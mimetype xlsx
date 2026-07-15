--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -16,71 +16,71 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Quadro Geral" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Plan1" sheetId="2" r:id="rId5"/>
     <sheet state="visible" name="Pivot Table 4" sheetId="3" r:id="rId6"/>
     <sheet state="visible" name="Totalizadores" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="Z_D3A6297B_89B5_4210_BC92_90F1F71EEA20_.wvu.FilterData">'Quadro Geral'!$A$1:$S$287</definedName>
-    <definedName hidden="1" localSheetId="0" name="Z_12D87CEE_EA0B_4545_833E_6F1C76CCD0DE_.wvu.FilterData">'Quadro Geral'!$A$1:$S$287</definedName>
+    <definedName hidden="1" localSheetId="0" name="Z_0876ED51_4792_429A_9C7D_9001352071AD_.wvu.FilterData">'Quadro Geral'!$A$1:$S$287</definedName>
+    <definedName hidden="1" localSheetId="0" name="Z_96AD4307_4235_465D_ACB2_483210D70DBA_.wvu.FilterData">'Quadro Geral'!$A$1:$S$287</definedName>
   </definedNames>
   <calcPr/>
   <customWorkbookViews>
-    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{12D87CEE-EA0B-4545-833E-6F1C76CCD0DE}" name="katia.ribeiro - Modo de exibição pessoal"/>
-    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{D3A6297B-89B5-4210-BC92-90F1F71EEA20}" name="raisaa - Modo de exibição pessoal"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{0876ED51-4792-429A-9C7D-9001352071AD}" name="katia.ribeiro - Modo de exibição pessoal"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{96AD4307-4235-465D-ACB2-483210D70DBA}" name="raisaa - Modo de exibição pessoal"/>
   </customWorkbookViews>
   <pivotCaches>
     <pivotCache cacheId="0" r:id="rId8"/>
   </pivotCaches>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="kmdIBQ8TjXx9fU3Md78OEEvraAOY2Y6+7j883/yNK3Y="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="455">
   <si>
     <t>nº</t>
   </si>
   <si>
     <t>Instância</t>
   </si>
   <si>
     <t>Entrância</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Atuação</t>
   </si>
   <si>
     <t>Lei/Ato de definição de atribuição</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
@@ -513,51 +513,54 @@
   </si>
   <si>
     <t>1503/2019</t>
   </si>
   <si>
     <t>1.766/2025</t>
   </si>
   <si>
     <t>EDITAL 41/2025 REMOÇÃO
 (DOE 07/08/2025 – 1ª PUBLICAÇÃO)
 (DOE 08/08/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>MARCUS BRENER GUALBERTO DE ARAGÃO</t>
   </si>
   <si>
     <t>Buíque</t>
   </si>
   <si>
     <t>Judicial: por distribuição, perante a Vara Única da Comarca de Buíque; Extrajudicial: Promoção dos direitos da Infância e Juventude, Direitos Humanos, Saúde, Educação, Idoso e Controle Externo da atividade policial</t>
   </si>
   <si>
     <t>LC nº 21/1998 - Resolução 10/2023</t>
   </si>
   <si>
-    <t>3.711/2025</t>
+    <t>CARLOS HENRIQUE FREITAS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>1.830/2026</t>
   </si>
   <si>
     <t>258/2026</t>
   </si>
   <si>
     <t>Resolução 10/2023</t>
   </si>
   <si>
     <t>EDITAL 59/2025 – REMOÇÃO
 DOE 18/09/2025 – 1ª PUBLICAÇÃO)
 (DOE 19/09/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>GUSTAVO ADRIÃO GOMES DA SILVA FRANCA</t>
   </si>
   <si>
     <t>Ibimirim</t>
   </si>
   <si>
     <t>074/2023</t>
   </si>
   <si>
     <t>3.094/2025</t>
   </si>
   <si>
@@ -935,54 +938,51 @@
   </si>
   <si>
     <t>374/2025</t>
   </si>
   <si>
     <t>EDITAL 32/2025 REMOÇÃO
 (DOE 07/08/2025 – 1ª PUBLICAÇÃO)
 (DOE 08/08/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>OLAVO DA SILVA LEAL</t>
   </si>
   <si>
     <t>Sairé</t>
   </si>
   <si>
     <t>3.768/2023</t>
   </si>
   <si>
     <t>THEMES JACIARA MERGULHÃO DA COSTA</t>
   </si>
   <si>
     <t>Tacaimbó</t>
   </si>
   <si>
-    <t>658/2022</t>
-[...2 lines deleted...]
-    <t>SARAH LEMOS SILVA</t>
+    <t>1.827/2026</t>
   </si>
   <si>
     <t>Taquaritinga do Norte</t>
   </si>
   <si>
     <t>ERYNE AVILA DOS ANJOS LUNA</t>
   </si>
   <si>
     <t>3.095/2025</t>
   </si>
   <si>
     <t>1.767/2025</t>
   </si>
   <si>
     <t>HUGO EUGÊNIO FERREIRA GOUVEIA</t>
   </si>
   <si>
     <t>Toritama</t>
   </si>
   <si>
     <t>WANESSA KELLY ALMEIDA SILVA</t>
   </si>
   <si>
     <t>Remoção M</t>
   </si>
@@ -1179,51 +1179,54 @@
 (DOE 07/08/2025 – 1ª PUBLICAÇÃO)
 (DOE 08/08/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>Aliança</t>
   </si>
   <si>
     <t>3.678/2025</t>
   </si>
   <si>
     <t>3.084/2025</t>
   </si>
   <si>
     <t>Condado</t>
   </si>
   <si>
     <t>2.358/2024</t>
   </si>
   <si>
     <t>TAYJANE CABRAL DE ALMEIDA</t>
   </si>
   <si>
     <t>Itaquitinga</t>
   </si>
   <si>
-    <t>3.679/2025</t>
+    <t>VICTOR FERNANDO SANTOS DE BRITO</t>
+  </si>
+  <si>
+    <t>1.829/2026</t>
   </si>
   <si>
     <t>256/2026</t>
   </si>
   <si>
     <t>MATHEUS ARCO VERDE BARBOSA</t>
   </si>
   <si>
     <t>Macaparana</t>
   </si>
   <si>
     <t>Limoeiro</t>
   </si>
   <si>
     <t>1ª PJ Substituta da 11ª
 Circunscrição
 MInisterial, de 1ª entrância</t>
   </si>
   <si>
     <t>LC nº 21/1998 Cria - LC 354/20217 Extingue - RES CPJ 09/2023 Modificou</t>
   </si>
   <si>
     <t>2.362/2024</t>
   </si>
   <si>
@@ -1253,79 +1256,82 @@
     <t>MARCELLA CHOMPANIDIS GESTEIRA</t>
   </si>
   <si>
     <t>3.092/2025</t>
   </si>
   <si>
     <t>372/2025</t>
   </si>
   <si>
     <t>PATRICIA FERREIRA WANDERLEY DE SIQUEIRA GOLDING</t>
   </si>
   <si>
     <t>Cumaru</t>
   </si>
   <si>
     <t>409/2020</t>
   </si>
   <si>
     <t xml:space="preserve">ARIANO TÉRCIO SILVA DE AGUIAR
 </t>
   </si>
   <si>
     <t>Feira Nova</t>
   </si>
   <si>
-    <t>3.086/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>253/2026</t>
   </si>
   <si>
     <t>SOFIA MEDES BEZERRA DE CARVALHO</t>
   </si>
   <si>
     <t>João Alfredo</t>
+  </si>
+  <si>
+    <t>1.828/2026</t>
   </si>
   <si>
     <t>254/2026</t>
   </si>
   <si>
     <t>Lagoa de Itaenga</t>
   </si>
   <si>
     <t>2.363/2024</t>
   </si>
   <si>
     <t>EDITAL 62/2025 – REMOÇÃO
 (DOE 18/09/2025 – 1ª PUBLICAÇÃO)
 (DOE 19/09/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>Orobó</t>
   </si>
   <si>
+    <t>3.679/2025</t>
+  </si>
+  <si>
     <t>Passira</t>
   </si>
   <si>
     <t>1.765/2025</t>
   </si>
   <si>
     <t>DIOGO GOMES VITAL</t>
   </si>
   <si>
     <t>Santa Maria do Cambucá</t>
   </si>
   <si>
     <t>Pombos</t>
   </si>
   <si>
     <t>IZABELLA ALVES DE SOUZA</t>
   </si>
   <si>
     <t>3.708/2025</t>
   </si>
   <si>
     <t>3763/2023</t>
   </si>
   <si>
     <t>EDITAL 12/2025 REMOÇÃO</t>
@@ -1387,138 +1393,131 @@
   <si>
     <t xml:space="preserve">1ª Vara da Comarca de Custódia. Defesa dos direitos das Fundações, Meio Ambiente, Patrimônio Público, Consumidor e Habitação e Urbanismo. </t>
   </si>
   <si>
     <t>LC nº 21/1998 - RES CPJ 002/2022</t>
   </si>
   <si>
     <t>3.681/2025</t>
   </si>
   <si>
     <t>3.091/2025</t>
   </si>
   <si>
     <t>Flores</t>
   </si>
   <si>
     <t>KALINE MIRELLA DA SILVA GOMES</t>
   </si>
   <si>
     <t>3.677/2025</t>
   </si>
   <si>
     <t>Floresta</t>
   </si>
   <si>
-    <t>CARLOS HENRIQUE FREITAS DOS SANTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>3.717/2025</t>
   </si>
   <si>
-    <t>375/2025</t>
-[...2 lines deleted...]
-    <t>EDITAL 08/2025 REMOÇÃO - EDITAL 33/2025 REMOÇÃO</t>
+    <t>EDITAL 08/2025 REMOÇÃO - EDITAL 33/2025 REMOÇÃO - EDITAL 09/2026 REMOÇÃO (DOE 04/06/2026 – 1ª Publicação; DOE
+05/06/2026 – 2ª Publicação)</t>
   </si>
   <si>
     <t>Petrolândia</t>
   </si>
   <si>
     <t>2ª Vara Judicial da Comarca de Petrolândia. Defesa dos direitos da Infância e Juventude, Direitos Humanos, Saúde, Educação e Idoso.</t>
   </si>
   <si>
     <t>LC nº 21/1998  - RES CPJ 002/2022</t>
   </si>
   <si>
     <t>EDITAL 73/2025 – REMOÇÃO
 EDITAL 73/2025 – REMOÇÃO
 (DOE 04/12/2025 – 1ª PUBLICAÇÃO)
 (DOE 05/12/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>Mirandiba</t>
   </si>
   <si>
     <t>369/2025</t>
   </si>
   <si>
     <t>ANDRÉ JACINTO DE ALMEIDA NETO</t>
   </si>
   <si>
     <t xml:space="preserve">1ª Vara Judicial da Comarca de Petrolândia. Defesa dos direitos das Fundações, Meio Ambiente, Patrimônio Público, Consumidor e Habitação e Urbanismo. </t>
   </si>
   <si>
-    <t>VICTOR FERNANDO SANTOS DE BRITO</t>
-[...1 lines deleted...]
-  <si>
     <t>3.714/2025</t>
   </si>
   <si>
-    <t>EDITAL 64/2025 - REMOÇÃO</t>
+    <t>EDITAL 64/2025 - REMOÇÃO - EDITAL 10/2026 REMOÇÃO (DOE 04/06/2026 – 1ª Publicação; DOE
+05/06/2026 – 2ª Publicação)</t>
   </si>
   <si>
     <t>São José do Belmonte</t>
   </si>
   <si>
     <t>686/2024</t>
   </si>
   <si>
     <t>695/2026</t>
   </si>
   <si>
     <t>JÉSSICA MARIA XAVIER DE SÁ BERTOLDO</t>
   </si>
   <si>
     <t>Triunfo</t>
   </si>
   <si>
     <t>2.796/2024</t>
   </si>
   <si>
     <t>EDITAL 69/2025 – REMOÇÃO
 (DOE 04/12/2025 – 1ª PUBLICAÇÃO)
 (DOE 05/12/2025 – 2ª PUBLICAÇÃO)</t>
   </si>
   <si>
     <t>COUNTA of Instância</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>COUNTA of Promotor de Justiça</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="mm/dd/yyyy"/>
+    <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
+    <numFmt numFmtId="165" formatCode="dd/mm/yyyy"/>
+    <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
     <numFmt numFmtId="167" formatCode="00000"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
     </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
@@ -1695,177 +1694,177 @@
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="5" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="9" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="3" fillId="0" fontId="9" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="2" fontId="11" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="2" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="12" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="2" fontId="12" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="2" fontId="12" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="2" fontId="12" numFmtId="49" xfId="0" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="0" fillId="2" fontId="12" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="0" fillId="2" fontId="11" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="2" fontId="12" numFmtId="166" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="2" fontId="11" numFmtId="166" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="13" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="2" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="14" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="2" fontId="14" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="2" fontId="14" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="2" fontId="15" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="2" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="2" fontId="16" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="2" fontId="16" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="4" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="9" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFB7E1CD"/>
           <bgColor rgb="FFB7E1CD"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
@@ -2150,501 +2149,504 @@
         <n v="6.0"/>
         <n v="7.0"/>
         <n v="8.0"/>
         <n v="9.0"/>
         <n v="10.0"/>
         <n v="11.0"/>
         <n v="12.0"/>
         <n v="14.0"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Promotor de Justiça" numFmtId="0">
       <sharedItems>
         <s v="PAMELA GUIMARÃES ROCHA"/>
         <s v="GABRIELA TAVARES ALMEIDA"/>
         <s v="VAGO"/>
         <s v="ISABEL EMANOELA BEZERRA COSTA"/>
         <s v="ROANE MELO BEZERRA"/>
         <s v="LEON KLINSMAN FARIAS FERREIRA"/>
         <s v="FILIPE VENÂNCIO CORTÊS"/>
         <s v="JOÃO MARCOS CONSERVA FEITOZA"/>
         <s v="FILIPE REGUEIRA DE OLIVEIRA LIMA"/>
         <s v="LICIO PAES RODRIGUES FILHO"/>
         <s v="JOÃO MATEUS MATOS OLIVEIRA"/>
         <s v="SAMUEL FARIAS"/>
         <s v="MATEUS DE SOUZA ALVES CAVALCANTI"/>
+        <s v="CARLOS HENRIQUE FREITAS DOS SANTOS"/>
         <s v="FELIPE DE ALMEIDA CARDOSO"/>
         <s v="FILIPE COUTINHO LIMA BRITTO"/>
         <s v="HILEN CORREIA SANTOS"/>
         <s v="REUS ALEXANDRE SERAFINI DO AMARAL"/>
         <s v="MARCELA REGINA NAVARRO TOLEDO"/>
         <s v="MARCEL GUSTAVO CORREA"/>
         <s v="CAROLINA GURGEL LIMA"/>
         <s v="JOUBERTY EMERSSON RODRIGUES DE SOUSA"/>
         <s v="DANIELLY DA SILVA LOPES"/>
         <s v="LEÔNCIO TAVARES DIAS"/>
         <s v="ALEXANDRE GUILHERME PINO DA SILVA FILHO"/>
         <s v="LUIZ GUSTAVO SIMÕES VALENÇA DE MELO"/>
         <s v="SANDRA RODRIGUES CAMPOS"/>
-        <s v="OLAVO DA SILVA LEAL"/>
         <s v="ERYNE AVILA DOS ANJOS LUNA"/>
         <s v="WANESSA KELLY ALMEIDA SILVA"/>
         <s v="BRUNA DE MACEDO BREDA"/>
         <s v="GUSTAVO ADRIÃO GOMES DA SILVA FRANCA"/>
         <s v="ROOSEVELT OLIVEIRA DE MELO NETO"/>
         <s v="NYCOLE SOFIA TEIXEIRA REGO"/>
         <s v="RAFAEL MOREIRA STEINBERGER"/>
         <s v="LUCIANA CARNEIRO CASTELO BRANCO"/>
         <s v="VINICIUS VALENTIM ALMEIDA"/>
         <s v="ANDRÉA GRIZ DE ARAUJO CAVALCANTI"/>
         <s v="GUSTAVO DE QUEIROZ ZENAIDE"/>
         <s v="MÁRCIO FERNANDO MAGALHÃES FRANCA"/>
         <s v="SILMAR LUIZ ESCARELI ZACURA "/>
+        <s v="VICTOR FERNANDO SANTOS DE BRITO"/>
         <s v="MATHEUS ARCO VERDE BARBOSA"/>
         <s v="CAMILA VEIGA CHETTO COUTINHO"/>
         <s v="MARCELLA CHOMPANIDIS GESTEIRA"/>
         <s v="ADNA LEONOR DEO VASCONCELOS"/>
+        <s v="OLAVO DA SILVA LEAL"/>
+        <s v="RENATO LIBÓRIO DE LIMA SILVA"/>
         <s v="ILANNA DINIZ MARTINS"/>
         <s v="CAÍQUE CAVALCANTE MAGALHÃES"/>
         <s v="MILENA LIMA DO VALE SOUTO MAIOR"/>
         <s v="IZABELLA ALVES DE SOUZA"/>
-        <s v="RENATO LIBÓRIO DE LIMA SILVA"/>
         <s v="LEANDRO LEITÃO NORONHA"/>
         <s v="CARLOS EDUARDO VERGETTI VIDAL"/>
         <s v="RENNAN FERNANDES DE SOUZA"/>
         <s v="KALINE MIRELLA DA SILVA GOMES"/>
-        <s v="CARLOS HENRIQUE FREITAS DOS SANTOS"/>
         <s v="IGOR COUTO VIEIRA"/>
-        <s v="VICTOR FERNANDO SANTOS DE BRITO"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Causa do Último Provimento" numFmtId="0">
       <sharedItems>
         <s v="Nomeação"/>
         <s v="Remoção A"/>
         <s v="Remoção por M"/>
         <s v="Remoção por A"/>
         <s v="Remoção M"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Data do último provimento (vigência/ data da publicação da portaria)">
       <sharedItems containsDate="1" containsMixedTypes="1">
         <s v="27/03/2024"/>
         <s v="29/08/2024"/>
         <d v="2025-03-11T00:00:00Z"/>
         <s v="24/09/2024"/>
         <s v="29/01/2026"/>
         <s v="24/08/2024"/>
         <d v="2024-03-06T00:00:00Z"/>
         <d v="2018-12-11T00:00:00Z"/>
         <d v="2025-11-03T00:00:00Z"/>
         <d v="2019-06-06T00:00:00Z"/>
+        <d v="2026-04-06T00:00:00Z"/>
         <d v="2023-01-05T00:00:00Z"/>
         <s v="20/02/2020"/>
         <d v="2024-08-01T00:00:00Z"/>
         <s v="18/09/2025"/>
         <d v="2005-05-31T00:00:00Z"/>
         <s v="22/10/2025"/>
         <d v="2019-05-16T00:00:00Z"/>
         <d v="2025-06-05T00:00:00Z"/>
         <s v="21/12/2023"/>
         <d v="2021-11-04T00:00:00Z"/>
         <s v="22/06/2017"/>
         <d v="2017-11-30T00:00:00Z"/>
         <s v="20/10/2022"/>
         <d v="2025-02-06T00:00:00Z"/>
         <d v="2025-05-06T00:00:00Z"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Portaria do Último Provimento" numFmtId="0">
       <sharedItems>
         <s v="693/2024"/>
         <s v="2.623/2024"/>
         <s v="3.719/2025"/>
         <s v="2.801/2024"/>
         <s v="3.716/2025"/>
         <s v="2.802/2024"/>
         <s v="2.792/2024"/>
         <s v="255/2026"/>
         <s v="2.805/2024"/>
         <s v="562/2024"/>
         <s v="3.718/2025"/>
         <s v="2.809/2024"/>
         <s v="2471/2018"/>
         <s v="2.810/2024"/>
         <s v="3.709/2025"/>
         <s v="2.794/2024"/>
         <s v="2.797/2024"/>
         <s v="3.713/2025"/>
         <s v="2.808/2024"/>
         <s v="1503/2019"/>
-        <s v="3.711/2025"/>
+        <s v="1.830/2026"/>
         <s v="074/2023"/>
         <s v="3.715/2025"/>
         <s v="560/2024"/>
         <s v="3.706/2025"/>
         <s v="412/2020"/>
         <s v="2.369/2024"/>
         <s v="3.088/2025"/>
         <s v="2.366/2024"/>
         <s v="436/2005"/>
         <s v="3.680/2025"/>
         <s v="1297/2019"/>
         <s v="2.803/2024"/>
         <s v="1.772/2025"/>
         <s v="1298/2019"/>
         <s v="3.705/2025"/>
         <s v="688/2024"/>
         <s v="3775/2023"/>
         <s v="2983/2021"/>
         <s v="1238/2017"/>
         <s v="3.087/2025"/>
         <s v="071/2023"/>
         <s v="2356/2017"/>
         <s v="2507/2022"/>
         <s v="3.081/2025"/>
         <s v="374/2025"/>
         <s v="3.095/2025"/>
         <s v="3777/2023"/>
         <s v="3.082/2025"/>
         <s v="3.710/2025"/>
         <s v="258/2026"/>
         <s v="3.704/2025"/>
         <s v="373/2025"/>
         <s v="376/2025"/>
         <s v="2.365/2024"/>
         <s v="2508/2022"/>
         <s v="3.773/2023"/>
         <s v="3.707/2025"/>
         <s v="3.090/2025"/>
         <s v="2.364/2024"/>
         <s v="3779/2023"/>
         <s v="3.678/2025"/>
         <s v="3.085/2025"/>
-        <s v="3.679/2025"/>
+        <s v="1.829/2026"/>
         <s v="256/2026"/>
         <s v="2.362/2024"/>
         <s v="3.083/2025"/>
         <s v="3.092/2025"/>
         <s v="3.080/2025"/>
-        <s v="3.086/2025"/>
-        <s v="3.089/2025"/>
+        <s v="1.827/2026"/>
+        <s v="1.828/2026"/>
         <s v="2.363/2024"/>
         <s v="257/2026"/>
         <s v="3.094/2025"/>
         <s v="1.773/2025"/>
         <s v="3.708/2025"/>
         <s v="3.682/2025"/>
         <s v="3.712/2025"/>
         <s v="2506/2022"/>
         <s v="3.681/2025"/>
         <s v="3.677/2025"/>
         <s v="3.717/2025"/>
         <s v="1.776/2025"/>
         <s v="1.775/2025"/>
         <s v="3.714/2025"/>
         <s v="686/2024"/>
         <s v="2.796/2024"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Data Vacância">
       <sharedItems containsDate="1" containsMixedTypes="1">
         <d v="2024-01-02T00:00:00Z"/>
         <d v="2024-01-08T00:00:00Z"/>
         <s v="29/01/2026"/>
         <d v="2024-03-06T00:00:00Z"/>
         <d v="2025-06-02T00:00:00Z"/>
         <s v="19/12/2024"/>
         <s v="22/10/2025"/>
         <s v="20/02/2020"/>
         <s v="21/12/2023"/>
         <d v="2025-06-05T00:00:00Z"/>
         <d v="2017-11-30T00:00:00Z"/>
         <d v="2025-05-06T00:00:00Z"/>
         <d v="2024-08-01T00:00:00Z"/>
         <s v="18/09/2025"/>
         <d v="2025-02-06T00:00:00Z"/>
         <s v="19/12/2025"/>
         <s v="----"/>
         <s v="17/03/2022"/>
         <s v="16/09/2021"/>
         <s v="20/10/2022"/>
         <d v="2021-04-01T00:00:00Z"/>
         <s v="21/09/2013"/>
         <d v="2014-11-05T00:00:00Z"/>
+        <d v="2026-04-06T00:00:00Z"/>
         <d v="2023-01-05T00:00:00Z"/>
         <d v="2026-03-05T00:00:00Z"/>
         <s v="29/08/2024"/>
         <d v="2022-03-03T00:00:00Z"/>
+        <d v="2026-06-04T00:00:00Z"/>
         <d v="2026-05-03T00:00:00Z"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Portaria de vacância" numFmtId="0">
       <sharedItems>
         <s v="242/2024"/>
         <s v="2.355/2024"/>
         <s v="257/2026"/>
         <s v="559/2024"/>
         <s v="255/2026"/>
         <s v="367/2025"/>
         <s v="3.849/2024"/>
         <s v="3.676/2025"/>
         <s v="414/2020"/>
         <s v="3779/2023"/>
         <s v="1.775/2025"/>
         <s v="1.770/2025"/>
         <s v="2331/2017"/>
         <s v="1.772/2025"/>
         <s v="1.769/2025"/>
         <s v="2.369/2024"/>
         <s v="2.367/2024"/>
         <s v="1.776/2025"/>
         <s v="3.083/2025"/>
         <s v="1.766/2025"/>
         <s v="258/2026"/>
         <s v="3.094/2025"/>
         <s v="1.771/2025"/>
         <s v="3.769/2023"/>
         <s v="1.759/2025"/>
         <s v="368/2025"/>
         <s v="1.763/2025"/>
         <s v="4.533/2025"/>
         <s v="1.773/2025"/>
         <s v="----"/>
         <s v="3.089/2025"/>
         <s v="662/2022"/>
         <s v="3.088/2025"/>
         <s v="3.093/2025"/>
         <s v="2.361/2024"/>
         <s v="3.085/2025"/>
         <s v="2.389/2021"/>
         <s v="2505/2022"/>
         <s v="782/2021"/>
         <s v="1410/2013"/>
         <s v="2.360/20024"/>
         <s v="3.081/2025"/>
         <s v="1720/2014"/>
         <s v="374/2025"/>
         <s v="3.768/2023"/>
-        <s v="658/2022"/>
+        <s v="1.827/2026"/>
         <s v="1.767/2025"/>
         <s v="063/2023"/>
         <s v="3.680/2025"/>
         <s v="3.080/2025"/>
         <s v="3.682/20025"/>
         <s v="1.768/2025"/>
         <s v="694/2026"/>
         <s v="2504/2022"/>
         <s v="062/2023"/>
         <s v="659/2022"/>
         <s v="2.366/2024"/>
         <s v="373/2025"/>
         <s v="2.620/2024"/>
         <s v="060/2023"/>
         <s v="1.764/2025"/>
         <s v="3.084/2025"/>
         <s v="2.358/2024"/>
         <s v="256/2026"/>
         <s v="3.678/2025"/>
         <s v="1.760/2025"/>
         <s v="2.356/2024"/>
         <s v="372/2025"/>
         <s v="409/2020"/>
         <s v="253/2026"/>
         <s v="254/2026"/>
         <s v="3.090/2025"/>
         <s v="3.679/2025"/>
         <s v="1.765/2025"/>
         <s v="3777/2023"/>
         <s v="3763/2023"/>
-        <s v="3.095/2025"/>
+        <s v="1.828/2026"/>
         <s v="370/2025"/>
         <s v="Cargo nunca provido"/>
         <s v="3.091/2025"/>
         <s v="3.082/2025"/>
-        <s v="375/2025"/>
+        <s v="1.830/2026"/>
         <s v="3.681/2025"/>
         <s v="369/2025"/>
-        <s v="3.092/2025"/>
+        <s v="1.829/2026"/>
         <s v="695/2026"/>
         <s v="3.677/2025"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Data da Publicação da Portaria de Vacância">
       <sharedItems containsDate="1" containsBlank="1" containsMixedTypes="1">
         <d v="2024-01-02T00:00:00Z"/>
         <d v="2024-08-01T00:00:00Z"/>
         <s v="29/01/2026"/>
         <d v="2024-07-03T00:00:00Z"/>
         <d v="2025-06-02T00:00:00Z"/>
         <s v="19/12/2024"/>
         <s v="23/10/2025"/>
         <s v="20/02/2020"/>
         <s v="21/12/2023"/>
         <d v="2025-06-05T00:00:00Z"/>
         <d v="2017-12-01T00:00:00Z"/>
         <d v="2025-05-06T00:00:00Z"/>
         <d v="2024-01-08T00:00:00Z"/>
         <s v="18/09/2025"/>
         <s v="17/12/2025"/>
         <s v="-"/>
         <s v="17/03/2022"/>
         <s v="16/09/2021"/>
         <s v="20/10/2022"/>
         <d v="2021-05-04T00:00:00Z"/>
         <s v="21/09/2013"/>
         <s v="18/11/2014"/>
+        <d v="2026-04-06T00:00:00Z"/>
         <d v="2023-01-05T00:00:00Z"/>
         <d v="2026-05-03T00:00:00Z"/>
         <s v="29/08/2024"/>
         <m/>
-        <d v="2025-02-06T00:00:00Z"/>
+        <d v="2026-06-04T00:00:00Z"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Promotoria Transformada" numFmtId="0">
       <sharedItems containsBlank="1">
         <m/>
         <s v="Resolução 10/2023"/>
         <s v="Res CPJ 09/2023"/>
         <s v="RES CPJ 002/2022, Vigência a partir de 03/03/2022 - DO 24/2/22"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Edital Lançado sem concorrentes" numFmtId="0">
       <sharedItems containsBlank="1">
         <m/>
         <s v="EDITAL 49/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 36/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 26/2025 – REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL - REMOÇÃO - 04/2025 –&#10;(DOE 03/04/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 04/04/2025 – 2ª PUBLICAÇÃO)&#10; &#10; &#10;EDITAL 25/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 50/2025 REMOÇÃO"/>
         <s v="EDITAL 45/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 47/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 44/2025 REMOÇÃO"/>
         <s v="EDITAL 51/2025 REMOÇÃO"/>
         <s v="EDITAL 55/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 41/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 59/2025 – REMOÇÃO&#10; &#10;DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 66/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 46/2025 REMOÇÃO"/>
         <s v="EDITAL 34/2025 REMOÇÃO"/>
         <s v="EDITAL 27/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 38/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 48/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 11/2025 REMOÇÃO (DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO"/>
         <s v="EDITAL 60/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO"/>
         <s v="EDITAL 65/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 20/2025 – REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO"/>
         <s v="EDITAL 57/2025 - REMOÇÃO"/>
         <s v="EDITAL 53/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 32/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 72/2025 – REMOÇÃO&#10; &#10;(DOE 04/12/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 05/12/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 52/2025 - REMOÇÃO"/>
         <s v="EDITAL 43/2025 REMOÇÃO"/>
         <s v="EDITAL 23/2025 – REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 31/2025 REMOÇÃO"/>
         <s v="EDITAL 39/2025 – REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 35/2025 REMOÇÃO&#10;(DOE 07/08/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 08/08/2025 – 2ª PUBLICAÇÃO"/>
         <s v="EDITAL 62/2025 – REMOÇÃO&#10; &#10;(DOE 18/09/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 19/09/2025 – 2ª PUBLICAÇÃO)"/>
         <s v="EDITAL 12/2025 REMOÇÃO"/>
         <s v="EDITAL - REMOÇÃO - 07/2025 - EDITAL 28/2025 - REMOÇÃO"/>
-        <s v="EDITAL 08/2025 REMOÇÃO - EDITAL 33/2025 REMOÇÃO"/>
+        <s v="EDITAL 08/2025 REMOÇÃO - EDITAL 33/2025 REMOÇÃO - EDITAL 09/2026 REMOÇÃO (DOE 04/06/2026 – 1ª Publicação; DOE&#10;05/06/2026 – 2ª Publicação)"/>
         <s v="EDITAL 73/2025 – REMOÇÃO&#10; &#10;EDITAL 73/2025 – REMOÇÃO&#10; &#10;(DOE 04/12/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 05/12/2025 – 2ª PUBLICAÇÃO)"/>
-        <s v="EDITAL 64/2025 - REMOÇÃO"/>
+        <s v="EDITAL 64/2025 - REMOÇÃO - EDITAL 10/2026 REMOÇÃO (DOE 04/06/2026 – 1ª Publicação; DOE&#10;05/06/2026 – 2ª Publicação)"/>
         <s v="EDITAL 69/2025 – REMOÇÃO&#10; &#10;(DOE 04/12/2025 – 1ª PUBLICAÇÃO)&#10; &#10;(DOE 05/12/2025 – 2ª PUBLICAÇÃO)"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Último Membro no Cargo" numFmtId="0">
       <sharedItems containsBlank="1">
         <s v="OTÁVIO MACHADO DE ALENCAR"/>
         <s v="NARA THAMYRES BRITO GUIMARÃES ALENCAR"/>
         <s v="ILANNA DINIZ MARTINS"/>
         <s v="JULIANA FALCÃO DE MESQUITA ABREU MARTINEZ"/>
         <s v="ROANE MELO BEZERRA"/>
         <s v="HELLEN CRISTINA PEREIRA PAINELLI"/>
         <s v="DEIVISSON MANOEL DE LIMA"/>
         <s v="GUILHERME GOULART SOARES"/>
         <s v="JOÃO VICTOR DA GRAÇA CAMPOS SILVA"/>
         <s v="CLARISSA DANTAS BASTOS"/>
         <s v="IGOR COUTO VIEIRA"/>
         <s v="DENIS RENATO DOS SANTOS CRUZ"/>
         <s v="CARLAN CARLO DA SILVA"/>
         <s v="RENATO LIBÓRIO DE LIMA SILVA"/>
         <s v="THIAGO BARBOSA BERNARDO"/>
         <s v="MÁRCIO FERNANDO MAGALHÃES FRANCA"/>
         <s v="RENNAN FERNANDES DE SOUZA"/>
         <s v="CAMILA VEIGA CHETTO COUTINHO"/>
         <s v="MARCUS BRENER GUALBERTO DE ARAGÃO"/>
         <s v="GUSTAVO ADRIÃO GOMES DA SILVA FRANCA"/>
         <s v="CAÍQUE CAVALCANTE MAGALHÃES"/>
         <s v="PAULO FERNANDES MEDEIROS JÚNIOR"/>
         <s v="RAUL LINS BASTOS SALES"/>
         <s v="MAURÍCIO SCHIBUOLA DE CARVALHO"/>
         <s v="JEFSON MARCIO SILVA ROMANIUC"/>
         <s v="PEDRO FELIPE CARDOSO MOTA FONTES"/>
         <s v="MILENA LIMA DO VALE SOUTO MAIOR"/>
         <s v="----"/>
         <s v="PATRICIA FERREIRA WANDERLEY DE SIQUEIRA GOULDING"/>
         <s v="KAMILA RENATA BEZERRA GUERRA"/>
         <s v="SILMAR LUIZ ESCARELI ZACURA "/>
         <s v="CARLOS HENRIQUE TAVARES ALMEIDA"/>
         <s v="MARIANA CANDIDO SILVA"/>
         <s v="ANA CRISTINA BARBOSA TAFFAREL"/>
         <s v="ANA PAULA SANTOS MARQUES"/>
         <s v="ANTONIO ROLEMBERG FEITOSA JUNIOR"/>
         <s v="SANDRA RODRIGUES CAMPOS"/>
         <s v="ANA PAULA DOS SANTOS MARQUES"/>
         <s v="OLAVO DA SILVA LEAL"/>
         <s v="THEMES JACIARA MERGULHÃO DA COSTA"/>
-        <s v="SARAH LEMOS SILVA"/>
         <s v="HUGO EUGÊNIO FERREIRA GOUVEIA"/>
         <s v="VINICIUS COSTA E SILVA"/>
         <s v="MARCELA REGINA NAVARRO TOLEDO"/>
         <s v="ADNA LEONOR DEO VASCONCELOS"/>
         <s v="LUIZ EDUARDO BRAGA LACERDA"/>
         <s v="RENATA SANTANA PEGO"/>
         <s v="RENATA DE LIMA LANDIM"/>
         <s v="DANIEL GUSTAVO MENEGUZ MORENO"/>
         <s v="JOÃO PAULO CARVALHO DOS SANTOS"/>
         <s v="MILENA LIMA DO VALE  SOUTO MAIOR"/>
         <s v="GUSTAVO HENRIQUE HOLANDA DIAS KERSHAW"/>
         <s v="FABIANA MACHADO RAIMUNDO DE LIMA"/>
         <s v="TAYJANE CABRAL DE ALMEIDA"/>
         <s v="MATHEUS ARCO VERDE BARBOSA"/>
         <s v="BRUNO SANTACATHARINA CARVALHO DE LIMA"/>
         <s v="RHYZEANE ALAIDE CAVALCANTI DE MORAIS"/>
         <s v="PATRICIA FERREIRA WANDERLEY DE SIQUEIRA GOLDING"/>
         <s v="ARIANO TÉRCIO SILVA DE AGUIAR&#10;"/>
         <s v="SOFIA MEDES BEZERRA DE CARVALHO"/>
         <s v="ANDRÉA GRIZ DE ARAUJO CAVALCANTI"/>
         <s v="DIOGO GOMES VITAL"/>
         <s v="WANESSA KELLY ALMEIDA SILVA"/>
         <s v="SORAYA CRISTINA DOS SANTOS DUTRA DE MACEDO"/>
-        <s v="ERYNE AVILA DOS ANJOS LUNA"/>
         <s v="HIGOR ALEXANDRE ALVES DE ARAÚJO"/>
         <m/>
+        <s v="CARLOS HENRIQUE FREITAS DOS SANTOS"/>
         <s v="ANDRÉ JACINTO DE ALMEIDA NETO"/>
-        <s v="MARCELLA CHOMPANIDIS GESTEIRA"/>
+        <s v="VICTOR FERNANDO SANTOS DE BRITO"/>
         <s v="JÉSSICA MARIA XAVIER DE SÁ BERTOLDO"/>
         <s v="KALINE MIRELLA DA SILVA GOMES"/>
       </sharedItems>
     </cacheField>
   </cacheFields>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivot Table 4" cacheId="0" dataCaption="" compact="0" compactData="0">
   <location ref="A1:C4" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields>
     <pivotField name="nº" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -2985,50 +2987,51 @@
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
+        <item x="25"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Portaria do Último Provimento" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
@@ -3110,50 +3113,52 @@
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Portaria de vacância" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
@@ -3234,50 +3239,51 @@
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Promotoria Transformada" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Edital Lançado sem concorrentes" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
@@ -3363,51 +3369,50 @@
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
-        <item x="70"/>
         <item t="default"/>
       </items>
     </pivotField>
   </pivotFields>
   <rowFields>
     <field x="1"/>
   </rowFields>
   <colFields>
     <field x="2"/>
   </colFields>
   <dataFields>
     <dataField name="COUNTA of Instância" fld="1" subtotal="count" baseField="0"/>
   </dataFields>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Totalizadores" cacheId="0" dataCaption="" compact="0" compactData="0">
   <location ref="A1:B15" firstHeaderRow="0" firstDataRow="1" firstDataCol="0"/>
   <pivotFields>
     <pivotField name="nº" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -3748,50 +3753,51 @@
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
+        <item x="25"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Portaria do Último Provimento" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
@@ -3873,50 +3879,52 @@
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Portaria de vacância" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
@@ -3997,50 +4005,51 @@
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Promotoria Transformada" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField name="Edital Lançado sem concorrentes" compact="0" outline="0" multipleItemSelectionAllowed="1" showAll="0">
       <items>
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
@@ -4126,51 +4135,50 @@
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
-        <item x="70"/>
         <item t="default"/>
       </items>
     </pivotField>
   </pivotFields>
   <rowFields>
     <field x="8"/>
   </rowFields>
   <dataFields>
     <dataField name="COUNTA of Promotor de Justiça" fld="9" subtotal="count" baseField="0"/>
   </dataFields>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
@@ -5590,1483 +5598,1483 @@
       <c r="B22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>150</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>151</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="7">
         <v>4.0</v>
       </c>
       <c r="J22" s="10" t="s">
-        <v>38</v>
+        <v>152</v>
       </c>
       <c r="K22" s="10" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="L22" s="12">
-        <v>45727.0</v>
+        <v>46118.0</v>
       </c>
       <c r="M22" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="O22" s="10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="Q22" s="12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="R22" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="S22" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="16">
         <v>22.0</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="7">
         <v>4.0</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K23" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L23" s="22">
         <v>44931.0</v>
       </c>
       <c r="M23" s="11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q23" s="7"/>
       <c r="R23" s="9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="S23" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="16">
         <v>23.0</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="7">
         <v>4.0</v>
       </c>
       <c r="J24" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="12">
         <v>45727.0</v>
       </c>
       <c r="M24" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N24" s="13">
         <v>45813.0</v>
       </c>
       <c r="O24" s="10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P24" s="13">
         <v>45813.0</v>
       </c>
       <c r="Q24" s="7"/>
       <c r="R24" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="S24" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="16">
         <v>24.0</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="7">
         <v>4.0</v>
       </c>
       <c r="J25" s="10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K25" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L25" s="13">
         <v>45357.0</v>
       </c>
       <c r="M25" s="21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>86</v>
       </c>
       <c r="O25" s="10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P25" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="16">
         <v>25.0</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>151</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="7">
         <v>4.0</v>
       </c>
       <c r="J26" s="10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K26" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="12">
         <v>45727.0</v>
       </c>
       <c r="M26" s="10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N26" s="12">
         <v>45783.0</v>
       </c>
       <c r="O26" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="P26" s="12">
         <v>45783.0</v>
       </c>
       <c r="Q26" s="12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="R26" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="S26" s="10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="16">
         <v>26.0</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="7">
         <v>4.0</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L27" s="22" t="s">
         <v>79</v>
       </c>
       <c r="M27" s="11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N27" s="13">
         <v>45694.0</v>
       </c>
       <c r="O27" s="10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="P27" s="12">
         <v>45810.0</v>
       </c>
       <c r="Q27" s="14"/>
       <c r="R27" s="9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="S27" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="16">
         <v>27.0</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="7">
         <v>4.0</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K28" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L28" s="13">
         <v>45505.0</v>
       </c>
       <c r="M28" s="10" t="s">
         <v>124</v>
       </c>
       <c r="N28" s="13">
         <v>45813.0</v>
       </c>
       <c r="O28" s="10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P28" s="12">
         <v>45783.0</v>
       </c>
       <c r="Q28" s="7"/>
       <c r="R28" s="9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="S28" s="10" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="16">
         <v>28.0</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="7">
         <v>5.0</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K29" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M29" s="10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N29" s="10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O29" s="10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P29" s="10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Q29" s="7"/>
       <c r="R29" s="24"/>
       <c r="S29" s="10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="16">
         <v>29.0</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="7">
         <v>5.0</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K30" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L30" s="13">
         <v>45505.0</v>
       </c>
       <c r="M30" s="10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N30" s="13">
         <v>45813.0</v>
       </c>
       <c r="O30" s="10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P30" s="13">
         <v>45813.0</v>
       </c>
       <c r="Q30" s="14"/>
       <c r="R30" s="9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="S30" s="10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="16">
         <v>30.0</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="7">
         <v>5.0</v>
       </c>
       <c r="J31" s="25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="L31" s="22">
         <v>38503.0</v>
       </c>
       <c r="M31" s="11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N31" s="22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O31" s="23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P31" s="10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="Q31" s="14"/>
       <c r="R31" s="14"/>
       <c r="S31" s="23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="16">
         <v>31.0</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="7">
         <v>5.0</v>
       </c>
       <c r="J32" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="K32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M32" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="N32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O32" s="10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="P32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="16">
         <v>32.0</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="7">
         <v>5.0</v>
       </c>
       <c r="J33" s="11" t="s">
         <v>38</v>
       </c>
       <c r="K33" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L33" s="22">
         <v>43601.0</v>
       </c>
       <c r="M33" s="11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="N33" s="11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="O33" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="P33" s="10" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="Q33" s="14"/>
       <c r="R33" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="S33" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="16">
         <v>33.0</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="7">
         <v>5.0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K34" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>46</v>
       </c>
       <c r="M34" s="10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N34" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O34" s="10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P34" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q34" s="14"/>
       <c r="R34" s="9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="S34" s="10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="16">
         <v>34.0</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="7">
         <v>5.0</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K35" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L35" s="13">
         <v>45813.0</v>
       </c>
       <c r="M35" s="10" t="s">
         <v>113</v>
       </c>
       <c r="N35" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O35" s="10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P35" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q35" s="7"/>
       <c r="R35" s="9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="S35" s="10" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="16">
         <v>35.0</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="7">
         <v>5.0</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K36" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L36" s="22">
         <v>43601.0</v>
       </c>
       <c r="M36" s="11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N36" s="13">
         <v>45505.0</v>
       </c>
       <c r="O36" s="10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P36" s="13">
         <v>45505.0</v>
       </c>
       <c r="Q36" s="14"/>
       <c r="R36" s="9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="S36" s="10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="16">
         <v>36.0</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="7">
         <v>5.0</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K37" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L37" s="12">
         <v>45727.0</v>
       </c>
       <c r="M37" s="10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="N37" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O37" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P37" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q37" s="7"/>
       <c r="R37" s="9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="S37" s="10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="16">
         <v>37.0</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="7">
         <v>5.0</v>
       </c>
       <c r="J38" s="10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>26</v>
       </c>
       <c r="M38" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N38" s="10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="O38" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="P38" s="10" t="s">
         <v>239</v>
       </c>
-      <c r="P38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q38" s="14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="R38" s="14"/>
       <c r="S38" s="10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="16">
         <v>38.0</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="7">
         <v>5.0</v>
       </c>
       <c r="J39" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="K39" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>86</v>
       </c>
       <c r="M39" s="10" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N39" s="11" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="O39" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="P39" s="10" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="Q39" s="7"/>
       <c r="R39" s="14"/>
       <c r="S39" s="11" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="16">
         <v>39.0</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="7">
         <v>5.0</v>
       </c>
       <c r="J40" s="11" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="K40" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L40" s="22">
         <v>44504.0</v>
       </c>
       <c r="M40" s="10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N40" s="13">
         <v>44287.0</v>
       </c>
       <c r="O40" s="11" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="P40" s="12">
         <v>44320.0</v>
       </c>
       <c r="Q40" s="14"/>
       <c r="R40" s="14"/>
       <c r="S40" s="10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="26">
         <v>40.0</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D41" s="27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E41" s="27" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="28" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="27">
         <v>6.0</v>
       </c>
       <c r="J41" s="29" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K41" s="29" t="s">
         <v>144</v>
       </c>
       <c r="L41" s="30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M41" s="29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="N41" s="31" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="O41" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="P41" s="31" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="Q41" s="32"/>
       <c r="R41" s="32"/>
       <c r="S41" s="29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="16">
         <v>41.0</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="7">
         <v>6.0</v>
       </c>
       <c r="J42" s="10" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K42" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M42" s="10" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N42" s="13">
         <v>45505.0</v>
       </c>
       <c r="O42" s="10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="P42" s="13">
         <v>45505.0</v>
       </c>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="16">
         <v>42.0</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="7">
         <v>6.0</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K43" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L43" s="22">
         <v>44931.0</v>
       </c>
       <c r="M43" s="11" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N43" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O43" s="10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P43" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q43" s="14"/>
       <c r="R43" s="9" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="S43" s="10" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="16">
         <v>43.0</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="7">
         <v>6.0</v>
       </c>
       <c r="J44" s="11" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K44" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L44" s="22">
         <v>43069.0</v>
       </c>
       <c r="M44" s="11" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N44" s="13">
         <v>41948.0</v>
       </c>
       <c r="O44" s="10" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P44" s="10" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="11" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="16">
         <v>44.0</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="7">
         <v>6.0</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K45" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L45" s="22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M45" s="11" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="N45" s="12">
         <v>45810.0</v>
       </c>
       <c r="O45" s="10" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P45" s="12">
         <v>45810.0</v>
       </c>
       <c r="Q45" s="14"/>
       <c r="R45" s="9" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="S45" s="10" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="16">
         <v>45.0</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="7">
         <v>6.0</v>
       </c>
       <c r="J46" s="10" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K46" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L46" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M46" s="10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="N46" s="10" t="s">
         <v>86</v>
       </c>
       <c r="O46" s="10" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P46" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q46" s="14"/>
       <c r="R46" s="14"/>
       <c r="S46" s="10" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="16">
         <v>46.0</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I47" s="7">
         <v>6.0</v>
       </c>
       <c r="J47" s="10" t="s">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="K47" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L47" s="13">
         <v>45694.0</v>
       </c>
       <c r="M47" s="10" t="s">
-        <v>278</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>279</v>
+      </c>
+      <c r="N47" s="12">
+        <v>46118.0</v>
+      </c>
+      <c r="O47" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="P47" s="12">
+        <v>46118.0</v>
       </c>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
-      <c r="S47" s="11" t="s">
-        <v>286</v>
+      <c r="S47" s="10" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="16">
         <v>47.0</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="7" t="s">
@@ -7155,108 +7163,108 @@
       <c r="R49" s="7"/>
       <c r="S49" s="11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="16">
         <v>49.0</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="7">
         <v>7.0</v>
       </c>
       <c r="J50" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K50" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L50" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M50" s="10" t="s">
         <v>299</v>
       </c>
       <c r="N50" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O50" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="P50" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q50" s="14"/>
       <c r="R50" s="9" t="s">
         <v>300</v>
       </c>
       <c r="S50" s="21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="16">
         <v>50.0</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="7">
         <v>7.0</v>
       </c>
       <c r="J51" s="10" t="s">
         <v>302</v>
       </c>
       <c r="K51" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L51" s="12">
         <v>45727.0</v>
       </c>
       <c r="M51" s="10" t="s">
         <v>303</v>
       </c>
       <c r="N51" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O51" s="10" t="s">
         <v>304</v>
       </c>
@@ -7269,106 +7277,106 @@
       </c>
       <c r="S51" s="10" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="16">
         <v>51.0</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="7">
         <v>7.0</v>
       </c>
       <c r="J52" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="L52" s="10" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N52" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O52" s="10" t="s">
         <v>308</v>
       </c>
       <c r="P52" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q52" s="14"/>
       <c r="R52" s="14"/>
       <c r="S52" s="10" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="16">
         <v>52.0</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="7">
         <v>8.0</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>310</v>
       </c>
       <c r="K53" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L53" s="13">
         <v>45964.0</v>
       </c>
       <c r="M53" s="10" t="s">
         <v>311</v>
       </c>
       <c r="N53" s="12">
         <v>45813.0</v>
       </c>
       <c r="O53" s="10" t="s">
         <v>312</v>
       </c>
@@ -7381,51 +7389,51 @@
       </c>
       <c r="S53" s="10" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="16">
         <v>53.0</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="7">
         <v>8.0</v>
       </c>
       <c r="J54" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K54" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L54" s="13">
         <v>45694.0</v>
       </c>
       <c r="M54" s="10" t="s">
         <v>316</v>
       </c>
       <c r="N54" s="13">
         <v>46086.0</v>
       </c>
       <c r="O54" s="10" t="s">
         <v>317</v>
       </c>
@@ -7436,106 +7444,106 @@
       <c r="R54" s="14"/>
       <c r="S54" s="10" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="16">
         <v>54.0</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="7">
         <v>8.0</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>320</v>
       </c>
       <c r="K55" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L55" s="13">
         <v>45694.0</v>
       </c>
       <c r="M55" s="10" t="s">
         <v>321</v>
       </c>
       <c r="N55" s="11" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="O55" s="11" t="s">
         <v>322</v>
       </c>
       <c r="P55" s="10" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="Q55" s="14"/>
       <c r="R55" s="14"/>
       <c r="S55" s="11" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="16">
         <v>55.0</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="7">
         <v>8.0</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>325</v>
       </c>
       <c r="K56" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L56" s="13">
         <v>45505.0</v>
       </c>
       <c r="M56" s="10" t="s">
         <v>326</v>
       </c>
       <c r="N56" s="22">
         <v>44931.0</v>
       </c>
       <c r="O56" s="23" t="s">
         <v>327</v>
       </c>
@@ -7546,130 +7554,130 @@
       <c r="R56" s="14"/>
       <c r="S56" s="11" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="16">
         <v>56.0</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="7">
         <v>8.0</v>
       </c>
       <c r="J57" s="11" t="s">
         <v>330</v>
       </c>
       <c r="K57" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L57" s="22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M57" s="11" t="s">
         <v>331</v>
       </c>
       <c r="N57" s="11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="O57" s="11" t="s">
         <v>332</v>
       </c>
       <c r="P57" s="10" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="11" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="16">
         <v>57.0</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G58" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I58" s="7">
         <v>8.0</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K58" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>86</v>
       </c>
       <c r="M58" s="10" t="s">
         <v>335</v>
       </c>
       <c r="N58" s="13">
         <v>45505.0</v>
       </c>
       <c r="O58" s="10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P58" s="13">
         <v>45505.0</v>
       </c>
       <c r="Q58" s="7"/>
       <c r="R58" s="9" t="s">
         <v>336</v>
       </c>
       <c r="S58" s="10" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="16">
         <v>58.0</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>338</v>
       </c>
@@ -7825,51 +7833,51 @@
       <c r="R61" s="14"/>
       <c r="S61" s="23" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="16">
         <v>61.0</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="7">
         <v>9.0</v>
       </c>
       <c r="J62" s="33" t="s">
         <v>38</v>
       </c>
       <c r="K62" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>86</v>
       </c>
       <c r="M62" s="10" t="s">
         <v>87</v>
       </c>
       <c r="N62" s="13">
         <v>45813.0</v>
       </c>
       <c r="O62" s="10" t="s">
         <v>355</v>
       </c>
@@ -7882,51 +7890,51 @@
       </c>
       <c r="S62" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="16">
         <v>62.0</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="7">
         <v>10.0</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>130</v>
       </c>
       <c r="K63" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M63" s="10" t="s">
         <v>358</v>
       </c>
       <c r="N63" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O63" s="10" t="s">
         <v>359</v>
       </c>
@@ -7937,1193 +7945,1193 @@
       <c r="R63" s="14"/>
       <c r="S63" s="10" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="16">
         <v>63.0</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G64" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I64" s="7">
         <v>10.0</v>
       </c>
       <c r="J64" s="10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="K64" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M64" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="N64" s="12">
         <v>45299.0</v>
       </c>
       <c r="O64" s="10" t="s">
         <v>361</v>
       </c>
       <c r="P64" s="12">
         <v>45299.0</v>
       </c>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="10" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="16">
         <v>64.0</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="7">
         <v>10.0</v>
       </c>
       <c r="J65" s="10" t="s">
-        <v>38</v>
+        <v>364</v>
       </c>
       <c r="K65" s="10" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>32</v>
+      </c>
+      <c r="L65" s="12">
+        <v>46118.0</v>
       </c>
       <c r="M65" s="10" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="N65" s="10" t="s">
         <v>40</v>
       </c>
       <c r="O65" s="10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P65" s="10" t="s">
         <v>40</v>
       </c>
       <c r="Q65" s="14"/>
       <c r="R65" s="14"/>
       <c r="S65" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="16">
         <v>65.0</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="7">
         <v>10.0</v>
       </c>
       <c r="J66" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K66" s="10" t="s">
         <v>32</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="N66" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O66" s="10" t="s">
         <v>358</v>
       </c>
       <c r="P66" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q66" s="14"/>
       <c r="R66" s="14"/>
       <c r="S66" s="10" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="16">
         <v>66.0</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="9">
         <v>11.0</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K67" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L67" s="13">
         <v>45505.0</v>
       </c>
       <c r="M67" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="N67" s="13">
         <v>45813.0</v>
       </c>
       <c r="O67" s="10" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="P67" s="12">
         <v>45783.0</v>
       </c>
       <c r="Q67" s="14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="R67" s="9" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="S67" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="16">
         <v>67.0</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I68" s="7">
         <v>10.0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>142</v>
       </c>
       <c r="K68" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L68" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M68" s="10" t="s">
         <v>140</v>
       </c>
       <c r="N68" s="13">
         <v>45505.0</v>
       </c>
       <c r="O68" s="10" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P68" s="12">
         <v>45299.0</v>
       </c>
       <c r="Q68" s="7"/>
       <c r="R68" s="14"/>
       <c r="S68" s="10" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="16">
         <v>68.0</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="7">
         <v>10.0</v>
       </c>
       <c r="J69" s="10" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="K69" s="10" t="s">
         <v>144</v>
       </c>
       <c r="L69" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M69" s="10" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="N69" s="13">
         <v>45694.0</v>
       </c>
       <c r="O69" s="10" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="P69" s="12">
         <v>45810.0</v>
       </c>
       <c r="Q69" s="14"/>
       <c r="R69" s="14"/>
       <c r="S69" s="10" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="16">
         <v>69.0</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="7">
         <v>11.0</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>306</v>
       </c>
       <c r="K70" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L70" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M70" s="10" t="s">
         <v>304</v>
       </c>
       <c r="N70" s="18" t="s">
         <v>79</v>
       </c>
       <c r="O70" s="11" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="P70" s="10" t="s">
         <v>79</v>
       </c>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="11" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="16">
         <v>70.0</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="7">
         <v>11.0</v>
       </c>
       <c r="J71" s="10" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>281</v>
+      </c>
+      <c r="K71" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="L71" s="12">
+        <v>46118.0</v>
       </c>
       <c r="M71" s="10" t="s">
-        <v>387</v>
+        <v>286</v>
       </c>
       <c r="N71" s="10" t="s">
         <v>40</v>
       </c>
       <c r="O71" s="10" t="s">
         <v>388</v>
       </c>
       <c r="P71" s="10" t="s">
         <v>40</v>
       </c>
       <c r="Q71" s="14"/>
       <c r="R71" s="14"/>
       <c r="S71" s="10" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="16">
         <v>71.0</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G72" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="7">
         <v>11.0</v>
       </c>
       <c r="J72" s="10" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="K72" s="10" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>32</v>
+      </c>
+      <c r="L72" s="12">
+        <v>46118.0</v>
       </c>
       <c r="M72" s="10" t="s">
-        <v>208</v>
+        <v>391</v>
       </c>
       <c r="N72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="O72" s="10" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="P72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="16">
         <v>72.0</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="7">
         <v>11.0</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K73" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L73" s="13">
         <v>45505.0</v>
       </c>
       <c r="M73" s="10" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="N73" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O73" s="10" t="s">
         <v>346</v>
       </c>
       <c r="P73" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q73" s="14"/>
       <c r="R73" s="9" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="S73" s="10" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="16">
         <v>73.0</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G74" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I74" s="7">
         <v>11.0</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>43</v>
       </c>
       <c r="K74" s="10" t="s">
         <v>294</v>
       </c>
       <c r="L74" s="10" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="10" t="s">
         <v>41</v>
       </c>
       <c r="N74" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O74" s="10" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="P74" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q74" s="14"/>
       <c r="R74" s="14"/>
       <c r="S74" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="16">
         <v>74.0</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G75" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I75" s="7">
         <v>11.0</v>
       </c>
       <c r="J75" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K75" s="11" t="s">
         <v>144</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>139</v>
       </c>
       <c r="M75" s="10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N75" s="13">
         <v>45813.0</v>
       </c>
       <c r="O75" s="10" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="P75" s="12">
         <v>45783.0</v>
       </c>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
       <c r="S75" s="10" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="16">
         <v>75.0</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G76" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="7">
         <v>11.0</v>
       </c>
       <c r="J76" s="10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K76" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L76" s="13">
         <v>45813.0</v>
       </c>
       <c r="M76" s="10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N76" s="10" t="s">
         <v>86</v>
       </c>
       <c r="O76" s="10" t="s">
         <v>295</v>
       </c>
       <c r="P76" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q76" s="14"/>
       <c r="R76" s="14"/>
       <c r="S76" s="10" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="16">
         <v>76.0</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I77" s="34">
         <v>12.0</v>
       </c>
       <c r="J77" s="10" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="K77" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L77" s="13">
         <v>45964.0</v>
       </c>
       <c r="M77" s="10" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="N77" s="10" t="s">
         <v>86</v>
       </c>
       <c r="O77" s="10" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="P77" s="10" t="s">
         <v>86</v>
       </c>
       <c r="Q77" s="35"/>
       <c r="R77" s="36" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="S77" s="10" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="16">
         <v>77.0</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="7">
         <v>12.0</v>
       </c>
       <c r="J78" s="10" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="K78" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M78" s="10" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>409</v>
+      </c>
+      <c r="N78" s="12">
+        <v>46118.0</v>
       </c>
       <c r="O78" s="10" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>391</v>
+      </c>
+      <c r="P78" s="12">
+        <v>46118.0</v>
       </c>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="10" t="s">
-        <v>288</v>
+        <v>115</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="16">
         <v>78.0</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="G79" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I79" s="7">
         <v>14.0</v>
       </c>
       <c r="J79" s="10" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K79" s="11" t="s">
         <v>25</v>
       </c>
       <c r="L79" s="12">
         <v>45727.0</v>
       </c>
       <c r="M79" s="10" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="N79" s="12">
         <v>45810.0</v>
       </c>
       <c r="O79" s="10" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="P79" s="12">
         <v>45810.0</v>
       </c>
       <c r="Q79" s="7"/>
       <c r="R79" s="9" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="S79" s="10" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="16">
         <v>79.0</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>98</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="G80" s="9" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I80" s="7">
         <v>14.0</v>
       </c>
       <c r="J80" s="11" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="K80" s="11" t="s">
         <v>84</v>
       </c>
       <c r="L80" s="22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M80" s="11" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="N80" s="22">
         <v>44623.0</v>
       </c>
       <c r="O80" s="11" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="P80" s="22"/>
       <c r="Q80" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="R80" s="7"/>
       <c r="S80" s="11"/>
     </row>
     <row r="81">
       <c r="A81" s="16">
         <v>80.0</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="G81" s="7" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I81" s="7">
         <v>14.0</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>136</v>
       </c>
       <c r="K81" s="10" t="s">
         <v>294</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M81" s="10" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="N81" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O81" s="10" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="P81" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q81" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="R81" s="9"/>
       <c r="S81" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="16">
         <v>81.0</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I82" s="7">
         <v>14.0</v>
       </c>
       <c r="J82" s="10" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="K82" s="10" t="s">
         <v>32</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>71</v>
       </c>
       <c r="M82" s="10" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="N82" s="10" t="s">
         <v>139</v>
       </c>
       <c r="O82" s="10" t="s">
         <v>299</v>
       </c>
       <c r="P82" s="10" t="s">
         <v>139</v>
       </c>
       <c r="Q82" s="7"/>
       <c r="R82" s="14"/>
       <c r="S82" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="16">
         <v>82.0</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I83" s="7">
         <v>14.0</v>
       </c>
       <c r="J83" s="10" t="s">
-        <v>431</v>
+        <v>38</v>
       </c>
       <c r="K83" s="11" t="s">
         <v>25</v>
       </c>
       <c r="L83" s="12">
         <v>45727.0</v>
       </c>
       <c r="M83" s="10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N83" s="13">
-        <v>45694.0</v>
+        <v>46177.0</v>
       </c>
       <c r="O83" s="10" t="s">
-        <v>433</v>
+        <v>153</v>
       </c>
       <c r="P83" s="13">
-        <v>45694.0</v>
+        <v>46177.0</v>
       </c>
       <c r="Q83" s="7"/>
       <c r="R83" s="15" t="s">
         <v>434</v>
       </c>
       <c r="S83" s="10" t="s">
-        <v>389</v>
+        <v>152</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="16">
         <v>83.0</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>98</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>436</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>437</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="7">
         <v>14.0</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K84" s="10" t="s">
         <v>84</v>
       </c>
       <c r="L84" s="12">
         <v>45783.0</v>
       </c>
       <c r="M84" s="10" t="s">
         <v>134</v>
       </c>
       <c r="N84" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O84" s="10" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="P84" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q84" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="R84" s="9" t="s">
         <v>438</v>
       </c>
       <c r="S84" s="10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="16">
         <v>84.0</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>439</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="7" t="s">
@@ -9172,190 +9180,190 @@
       <c r="B86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>435</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>442</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>437</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I86" s="7">
         <v>14.0</v>
       </c>
       <c r="J86" s="10" t="s">
-        <v>443</v>
+        <v>38</v>
       </c>
       <c r="K86" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L86" s="12">
         <v>45727.0</v>
       </c>
       <c r="M86" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="N86" s="12">
+        <v>46118.0</v>
+      </c>
+      <c r="O86" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="P86" s="12">
+        <v>46118.0</v>
+      </c>
+      <c r="Q86" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="R86" s="9" t="s">
         <v>444</v>
       </c>
-      <c r="N86" s="10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S86" s="10" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="16">
         <v>86.0</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G87" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="7">
         <v>14.0</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K87" s="10" t="s">
         <v>25</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>26</v>
       </c>
       <c r="M87" s="10" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="N87" s="12">
         <v>46145.0</v>
       </c>
       <c r="O87" s="10" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="P87" s="12">
         <v>46145.0</v>
       </c>
       <c r="Q87" s="7"/>
       <c r="R87" s="9"/>
       <c r="S87" s="37" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="16">
         <v>87.0</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="7">
         <v>14.0</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K88" s="11" t="s">
         <v>25</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>46</v>
       </c>
       <c r="M88" s="10" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="N88" s="10" t="s">
         <v>71</v>
       </c>
       <c r="O88" s="10" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="P88" s="10" t="s">
         <v>73</v>
       </c>
       <c r="Q88" s="14"/>
       <c r="R88" s="9" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="S88" s="10" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="89" ht="15.75" customHeight="1">
       <c r="A89" s="38"/>
       <c r="B89" s="39"/>
       <c r="C89" s="39"/>
       <c r="D89" s="39"/>
       <c r="E89" s="39"/>
       <c r="F89" s="39"/>
       <c r="G89" s="39"/>
       <c r="H89" s="39"/>
       <c r="I89" s="39"/>
       <c r="J89" s="40"/>
       <c r="K89" s="41"/>
       <c r="L89" s="42"/>
       <c r="M89" s="43"/>
       <c r="N89" s="44"/>
       <c r="O89" s="44"/>
       <c r="Q89" s="45"/>
       <c r="R89" s="45"/>
       <c r="S89" s="41"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
       <c r="A90" s="46"/>
       <c r="B90" s="39"/>
@@ -28089,59 +28097,59 @@
       <c r="S981" s="52"/>
     </row>
     <row r="982" ht="15.75" customHeight="1">
       <c r="A982" s="51"/>
       <c r="B982" s="51"/>
       <c r="C982" s="51"/>
       <c r="D982" s="51"/>
       <c r="E982" s="51"/>
       <c r="F982" s="51"/>
       <c r="G982" s="51"/>
       <c r="H982" s="51"/>
       <c r="I982" s="51"/>
       <c r="J982" s="52"/>
       <c r="K982" s="52"/>
       <c r="L982" s="53"/>
       <c r="M982" s="52"/>
       <c r="N982" s="52"/>
       <c r="O982" s="52"/>
       <c r="P982" s="52"/>
       <c r="Q982" s="51"/>
       <c r="R982" s="51"/>
       <c r="S982" s="52"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{12D87CEE-EA0B-4545-833E-6F1C76CCD0DE}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{0876ED51-4792-429A-9C7D-9001352071AD}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$S$287"/>
       <extLst>
         <ext uri="GoogleSheetsCustomDataVersion1">
           <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" filterViewId="1959681509"/>
         </ext>
       </extLst>
     </customSheetView>
-    <customSheetView guid="{D3A6297B-89B5-4210-BC92-90F1F71EEA20}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{96AD4307-4235-465D-ACB2-483210D70DBA}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$S$287"/>
       <extLst>
         <ext uri="GoogleSheetsCustomDataVersion1">
           <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" filterViewId="2125291755"/>
         </ext>
       </extLst>
     </customSheetView>
   </customSheetViews>
   <conditionalFormatting sqref="N8">
     <cfRule type="timePeriod" dxfId="0" priority="1" timePeriod="today"/>
   </conditionalFormatting>
   <printOptions/>
   <pageMargins bottom="0.7874015748031497" footer="0.0" header="0.0" left="0.5118110236220472" right="0.5118110236220472" top="0.7874015748031497"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;LCargos de 1ª Entrância</oddHeader>
     <oddFooter>&amp;L&amp;D&amp;R&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>